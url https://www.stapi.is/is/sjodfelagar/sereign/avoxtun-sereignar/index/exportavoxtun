--- v6 (2026-03-05)
+++ v7 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>Varfærna safnið gengi</t>
   </si>
   <si>
     <t>Ávöxtun sl. 12</t>
   </si>
   <si>
     <t>Áræðna safnið gengi</t>
   </si>
   <si>
     <t>Innlána safnið gengi</t>
   </si>
   <si>
     <t>des.98</t>
   </si>
   <si>
     <t>jan.99</t>
   </si>
   <si>
     <t>feb.99</t>
   </si>
   <si>
     <t>mar.99</t>
   </si>
   <si>
@@ -1305,50 +1305,53 @@
     <t>sep.25</t>
   </si>
   <si>
     <t>okt.25</t>
   </si>
   <si>
     <t>nóv.25</t>
   </si>
   <si>
     <t>5.6%</t>
   </si>
   <si>
     <t>des.25</t>
   </si>
   <si>
     <t>5.5%</t>
   </si>
   <si>
     <t>jan.26</t>
   </si>
   <si>
     <t>feb.26</t>
   </si>
   <si>
     <t>5.3%</t>
+  </si>
+  <si>
+    <t>mar.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1663,51 +1666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E328"/>
+  <dimension ref="A1:E329"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
@@ -6802,50 +6805,67 @@
       <c r="C327" s="0" t="s">
         <v>395</v>
       </c>
       <c r="D327" s="0">
         <v>2257.17</v>
       </c>
       <c r="E327" s="0">
         <v>257.378</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="0" t="s">
         <v>429</v>
       </c>
       <c r="B328" s="0">
         <v>1794.83</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>430</v>
       </c>
       <c r="D328" s="0">
         <v>2257.61</v>
       </c>
       <c r="E328" s="0">
         <v>258.444</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B329" s="0">
+        <v>1733.95</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="D329" s="0">
+        <v>2161.64</v>
+      </c>
+      <c r="E329" s="0">
+        <v>259.518</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">