--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
   <si>
     <t>Varfærna safnið gengi</t>
   </si>
   <si>
     <t>Ávöxtun sl. 12</t>
   </si>
   <si>
     <t>Áræðna safnið gengi</t>
   </si>
   <si>
     <t>Innlána safnið gengi</t>
   </si>
   <si>
     <t>des.98</t>
   </si>
   <si>
     <t>jan.99</t>
   </si>
   <si>
     <t>feb.99</t>
   </si>
   <si>
     <t>mar.99</t>
   </si>
   <si>
@@ -1308,50 +1308,53 @@
     <t>okt.25</t>
   </si>
   <si>
     <t>nóv.25</t>
   </si>
   <si>
     <t>5.6%</t>
   </si>
   <si>
     <t>des.25</t>
   </si>
   <si>
     <t>5.5%</t>
   </si>
   <si>
     <t>jan.26</t>
   </si>
   <si>
     <t>feb.26</t>
   </si>
   <si>
     <t>5.3%</t>
   </si>
   <si>
     <t>mar.26</t>
+  </si>
+  <si>
+    <t>apr.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1666,51 +1669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E329"/>
+  <dimension ref="A1:E330"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
@@ -6822,50 +6825,67 @@
       <c r="C328" s="0" t="s">
         <v>430</v>
       </c>
       <c r="D328" s="0">
         <v>2257.61</v>
       </c>
       <c r="E328" s="0">
         <v>258.444</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B329" s="0">
         <v>1733.95</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D329" s="0">
         <v>2161.64</v>
       </c>
       <c r="E329" s="0">
         <v>259.518</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B330" s="0">
+        <v>1803.24</v>
+      </c>
+      <c r="C330" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="D330" s="0">
+        <v>2267.21</v>
+      </c>
+      <c r="E330" s="0">
+        <v>260.52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">