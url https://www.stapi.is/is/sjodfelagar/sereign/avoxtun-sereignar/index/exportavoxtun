--- v8 (2026-05-13)
+++ v9 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
   <si>
     <t>Varfærna safnið gengi</t>
   </si>
   <si>
     <t>Ávöxtun sl. 12</t>
   </si>
   <si>
     <t>Áræðna safnið gengi</t>
   </si>
   <si>
     <t>Innlána safnið gengi</t>
   </si>
   <si>
     <t>des.98</t>
   </si>
   <si>
     <t>jan.99</t>
   </si>
   <si>
     <t>feb.99</t>
   </si>
   <si>
     <t>mar.99</t>
   </si>
   <si>
@@ -1311,50 +1311,53 @@
     <t>nóv.25</t>
   </si>
   <si>
     <t>5.6%</t>
   </si>
   <si>
     <t>des.25</t>
   </si>
   <si>
     <t>5.5%</t>
   </si>
   <si>
     <t>jan.26</t>
   </si>
   <si>
     <t>feb.26</t>
   </si>
   <si>
     <t>5.3%</t>
   </si>
   <si>
     <t>mar.26</t>
   </si>
   <si>
     <t>apr.26</t>
+  </si>
+  <si>
+    <t>maí.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1669,51 +1672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E330"/>
+  <dimension ref="A1:E331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
@@ -6842,50 +6845,67 @@
       <c r="C329" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D329" s="0">
         <v>2161.64</v>
       </c>
       <c r="E329" s="0">
         <v>259.518</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="0" t="s">
         <v>432</v>
       </c>
       <c r="B330" s="0">
         <v>1803.24</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D330" s="0">
         <v>2267.21</v>
       </c>
       <c r="E330" s="0">
         <v>260.52</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B331" s="0">
+        <v>1845.79</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="D331" s="0">
+        <v>2331.18</v>
+      </c>
+      <c r="E331" s="0">
+        <v>261.576</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">