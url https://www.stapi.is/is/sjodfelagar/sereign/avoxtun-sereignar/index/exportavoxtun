--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
   <si>
     <t>Varfærna safnið gengi</t>
   </si>
   <si>
     <t>Ávöxtun sl. 12</t>
   </si>
   <si>
     <t>Áræðna safnið gengi</t>
   </si>
   <si>
     <t>Innlána safnið gengi</t>
   </si>
   <si>
     <t>des.98</t>
   </si>
   <si>
     <t>jan.99</t>
   </si>
   <si>
     <t>feb.99</t>
   </si>
   <si>
     <t>mar.99</t>
   </si>
   <si>
@@ -1314,50 +1314,53 @@
     <t>5.6%</t>
   </si>
   <si>
     <t>des.25</t>
   </si>
   <si>
     <t>5.5%</t>
   </si>
   <si>
     <t>jan.26</t>
   </si>
   <si>
     <t>feb.26</t>
   </si>
   <si>
     <t>5.3%</t>
   </si>
   <si>
     <t>mar.26</t>
   </si>
   <si>
     <t>apr.26</t>
   </si>
   <si>
     <t>maí.26</t>
+  </si>
+  <si>
+    <t>jún.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1672,51 +1675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E331"/>
+  <dimension ref="A1:E332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
@@ -6862,50 +6865,67 @@
       <c r="C330" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D330" s="0">
         <v>2267.21</v>
       </c>
       <c r="E330" s="0">
         <v>260.52</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="0" t="s">
         <v>433</v>
       </c>
       <c r="B331" s="0">
         <v>1845.79</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D331" s="0">
         <v>2331.18</v>
       </c>
       <c r="E331" s="0">
         <v>261.576</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B332" s="0">
+        <v>1855.68</v>
+      </c>
+      <c r="C332" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="D332" s="0">
+        <v>2337.13</v>
+      </c>
+      <c r="E332" s="0">
+        <v>262.696</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">