--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Varfærna safnið gengi</t>
   </si>
   <si>
     <t>Ávöxtun sl. 12</t>
   </si>
   <si>
     <t>Áræðna safnið gengi</t>
   </si>
   <si>
     <t>Innlána safnið gengi</t>
   </si>
   <si>
     <t>des.98</t>
   </si>
   <si>
     <t>jan.99</t>
   </si>
   <si>
     <t>feb.99</t>
   </si>
   <si>
     <t>mar.99</t>
   </si>
   <si>
@@ -1317,50 +1317,53 @@
     <t>des.25</t>
   </si>
   <si>
     <t>5.5%</t>
   </si>
   <si>
     <t>jan.26</t>
   </si>
   <si>
     <t>feb.26</t>
   </si>
   <si>
     <t>5.3%</t>
   </si>
   <si>
     <t>mar.26</t>
   </si>
   <si>
     <t>apr.26</t>
   </si>
   <si>
     <t>maí.26</t>
   </si>
   <si>
     <t>jún.26</t>
+  </si>
+  <si>
+    <t>júl.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1675,51 +1678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E332"/>
+  <dimension ref="A1:E333"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708252" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
@@ -6882,50 +6885,67 @@
       <c r="C331" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D331" s="0">
         <v>2331.18</v>
       </c>
       <c r="E331" s="0">
         <v>261.576</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B332" s="0">
         <v>1855.68</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D332" s="0">
         <v>2337.13</v>
       </c>
       <c r="E332" s="0">
         <v>262.696</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B333" s="0">
+        <v>1840.99</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="D333" s="0">
+        <v>2324.87</v>
+      </c>
+      <c r="E333" s="0">
+        <v>264.074</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">